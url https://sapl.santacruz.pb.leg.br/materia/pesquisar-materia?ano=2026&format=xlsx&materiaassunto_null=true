--- v0 (2026-03-25)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="200" uniqueCount="115">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="252">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -285,120 +285,531 @@
   <si>
     <t>191</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_no._017-2026..pdf</t>
   </si>
   <si>
     <t>REQUER CONSTRUÇÃO DE CASAS POPULARES NESTA CIDADE.</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_no._018-2026..pdf</t>
   </si>
   <si>
     <t>REQUER INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NAS PRAÇAS E PRINCIPAIS VIAS DA CIDADE.</t>
   </si>
   <si>
+    <t>197</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/197/requerimento_no._019-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER CONFECÇÃO E FIXAÇÃO DE PLACA DE IDENTIFICAÇÃO OFICIAL COM A DENOMINAÇÃO DA TRIBUNA DESTA CASA LEGISLATIVA.</t>
+  </si>
+  <si>
+    <t>198</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_no._020-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER CONSTRUÇÃO DE SISTEMA DE DESSALINIZAÇÃO NO POÇO ARTESIANO DO SÍTIO SANTANA.</t>
+  </si>
+  <si>
+    <t>199</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_no._021-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER FORNECIMENTO DE FITAS PARA GLICEMIA AOS PACIENTES DIABÉTICOS DO NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>200</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/200/requerimento_no._022-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER CONSTRUÇÃO DE UM CAMPO DE FUTEBOL EM NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>201</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/201/requerimento_no._023-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER REFORMA DO HOSPITAL MUNICIPAL FRANCISCA WANDERLEY, COM INSTALAÇÕES DE SALA DE ESTABILIZAÇÃO E LEITOS DE RETAGUARDA.</t>
+  </si>
+  <si>
+    <t>202</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_no._024-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER AQUISIÇÕES DE UM APARELHO DE RAIO-X E UM RESPIRADOR, PARA O HOSPITAL FRANCISCA WANDERLEY, EM NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>203</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_no._025-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER SERVIÇOS DE RECUPERAÇÃO DAS ESTRADAS DE ACESSO AO DISTRITO DE CASINHA DO HOMEM.</t>
+  </si>
+  <si>
+    <t>204</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/204/requerimento_no._026-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER REDE DE ILUMINAÇÃO PÚBLICA NA AVENIDA DE ACESSO AO DISTRITO DE SÃO PEDRO E SUA DENOMINAÇÃO.</t>
+  </si>
+  <si>
+    <t>205</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/205/requerimento_no._027-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER PAVIMENTAÇÃO EM PARALELEPÍPEDOS DAS RUAS DO CONJUNTO HABITACIONAL MAURÍCIO GOMES, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>206</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/206/requerimento_no._028-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER CONSTRUÇÃO DE UMA BASE DO SAMU EM NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>207</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/207/requerimento_no._029-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER IMPLANTAÇÃO DE REDE DE ESGOTO NO BAIRRO MASSAPÊ, DISTRITO DE SÃO PEDRO.</t>
+  </si>
+  <si>
+    <t>208</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_no._030-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER REPOSIÇÃO DA CAIXA D`ÁGUA DE ABASTECIMENTO DO SÍTIO SANTANA.</t>
+  </si>
+  <si>
+    <t>209</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_no._031-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER CONSTRUÇÃO DE UMA LOMBADA NA RODOVIA PB-359, PRÓXIMA AO CONJUNTO MARIA DAS NEVES.</t>
+  </si>
+  <si>
+    <t>210</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_no._032-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER MOÇÃO DE APLAUSOS AO MESTRE ERICK BERNARD PEREIRA DE LIMA, PELA REALIZAÇÃO DE UM TRABALHO ACADÊMICO ATRAVÉS DE UMA PESQUISA INTITULADA “GESTÃO DO CUIDADO DE PACIENTES ONCOLÓGICOS NA ATENÇÃO PRIMÁRIA À SAÚDE DO MUNICÍPIO DE SANTA CRUZ-PB”.</t>
+  </si>
+  <si>
+    <t>213</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_no._033-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER VISTORIA NO AÇUDE DO CALDEIRÃO PARA CONSTATAR O BLOQUEIO DE ACESSO.</t>
+  </si>
+  <si>
+    <t>214</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_no._034-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER IMPLANTAÇÃO DE REDE DE ESGOTO NAS RUAS DO CONJUNTO HABITACIONAL MARIA DAS NEVES, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>215</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_no._035-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER CONSTRUÇÃO DE DOIS PORTAIS QUE IDENTIFIQUEM A ENTRADA E SAÍDA DESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>216</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_no._036-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER SERVIÇOS DE RESTAURAÇÃO DA ESTRADA QUE LIGA O DISTRITO DE SÃO PEDRO AO MUNICÍPIO DO LASTRO.</t>
+  </si>
+  <si>
+    <t>217</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_no._037-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER REGULARIZAÇÃO DO PAGAMENTO DO AUXÍLIO AOS ESTUDANTES UNIVERSITÁRIOS DESTE MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>218</t>
+  </si>
+  <si>
+    <t>38</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/218/requerimento_no._038-2026..pdf</t>
+  </si>
+  <si>
+    <t>REQUER INSTALAÇÃO DE COLETORES DE LIXO NAS PRAÇAS E PONTOS ESTRATÉGICOS DESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>224</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/</t>
+  </si>
+  <si>
+    <t>REQUER CONSTRUÇÃO DE UM NOVO MATADOURO PÚBLICO NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>225</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>REQUER MELHORIAS NOS SERVIÇOS DE ATENDIMENTO E MANUTENÇÃO DA CAGEPA EM NOSSA CIDADE.</t>
+  </si>
+  <si>
+    <t>226</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>REQUER PAVIMENTAÇÃO EM PARALELEPÍPEDOS DAS PRINCIPAIS RUAS DO DISTRITO DE CASINHA DO HOMEM.</t>
+  </si>
+  <si>
+    <t>227</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>REQUER CONSTRUÇÃO DE UMA LOMBADA NA RODOVIA PB-359, NO SÍTIO TIMBAÚBA, EM NOSSO MUNICÍPIO.</t>
+  </si>
+  <si>
+    <t>228</t>
+  </si>
+  <si>
+    <t>43</t>
+  </si>
+  <si>
+    <t>REQUER SERVIÇO DE ROÇO DAS MARGENS DAS ESTRADAS DE ACESSO AO DISTRITO DE CASINHA DO HOMEM.</t>
+  </si>
+  <si>
+    <t>229</t>
+  </si>
+  <si>
+    <t>44</t>
+  </si>
+  <si>
+    <t>REQUER SERVIÇOS DE PIÇARRAMENTO E LIMPEZA DAS RUAS DO DISTRITO DE CASINHA DO HOMEM.</t>
+  </si>
+  <si>
+    <t>230</t>
+  </si>
+  <si>
+    <t>45</t>
+  </si>
+  <si>
+    <t>REQUER SERVIÇOS DE LIMPEZA E PIÇARRAMENTO DA RUA JOSÉ COSTA SOBRINHO, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>231</t>
+  </si>
+  <si>
+    <t>46</t>
+  </si>
+  <si>
+    <t>REQUER PAVIMENTAÇÃO EM PARALELEPÍPEDOS DAS RUAS DO CONJUNTO HABITACIONAL MARIA DAS NEVES, NESTA CIDADE.</t>
+  </si>
+  <si>
+    <t>232</t>
+  </si>
+  <si>
+    <t>47</t>
+  </si>
+  <si>
+    <t>REQUER REDE DE ILUMINAÇÃO PÚBLICA EM TODO O PERÍMETRO URBANO DA RODOVIA PB-389 DESTA CIDADE.</t>
+  </si>
+  <si>
     <t>185</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_no._001-2026._.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/193/projeto_de_lei_no._002-2026._.pdf</t>
   </si>
   <si>
+    <t>223</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_ordinario_no._003-2026.__.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES DE SANTA CRUZ - IPESC E DAS OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>236</t>
+  </si>
+  <si>
+    <t>PLC</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Complementar</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_complementar_no._001-2026_alterado.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA AS TABELAS DE VENCIMENTOS DA LEI COMPLEMENTAR N°. 003/2011, QUE INSTITUI O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO E LEI COMPLEMENTAR N°. 077/2025, NO MUNICÍPIO DE SANTA CRUZ E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>220</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_complementar_no._002-2026..pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A ALTERAÇÃO EM ARTIGO E TABELAS DE VENCIMENTOS DA LEI COMPLEMENTAR N°. 002/2011 E LEI COMPLEMENTAR N°. 078/2025, DEFINE O PISO SALARIAL DO MAGISTÉRIO MUNICIPAL, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>221</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_complementar_no._003-2026..pdf</t>
+  </si>
+  <si>
+    <t>ALTERA AS TABELAS DE VENCIMENTOS DAS LEIS COMPLEMENTARES N°. 004/2011 E N°. 079/2025, QUE DEFINE A ESTRUTURA NAS EQUIPES DE ESTRÁTEGIA SAÚDE DA FAMÍLIA, SAÚDE BUCAL E BRASIL SORRIDENTE DO MUNICÍPIO DE SANTA CRUZ E ADOTA OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>222</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_de_lei_complementar_no._004-2026..pdf</t>
+  </si>
+  <si>
+    <t>ALTERA AS TABELAS DE VENCIMENTOS DA LEI COMPLEMENTAR N°. 080/2025, QUE DEFINE A ESTRUTURA SERVIÇO DE ATENÇÃO DOMICILIAR (SAD) - MELHOR EM CASA, EQUIPE MULTIPROFISSIONAL DE ATENÇÃO DOMICILIAR (EMAD) E EQUIPE MULTIPROFISSIONAL DE APOIO (EMAP) NO MUNICÍPIO DE SANTA CRUZ - PB, E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
+    <t>235</t>
+  </si>
+  <si>
+    <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_complementar_no._005-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A CONCEDER PARCELAS SALARIAIS DA ASSISTÊNCIA FINANCEIRA COMPLEMENTAR DA UNIÃO SOBRE OS VENCIMENTOS DOS ENFERMEIROS E TÉCNICOS DE ENFERMAGEM E ALTERA AS TABELAS DE VENCIMENTOS DA LEI COMPLEMENTAR N°. 08112025, DO QUADRO DE SERVIDORES DO MUNICÍPIO DE SANTA CRUZ E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>194</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/194/mocao_de_pesar__no._001-2026..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO EX-JOGADOR DE FUTEBOL JUCEILDO NEVES DE BARROS, OCORRIDO NESTE DIA 25 DE FEVEREIRO DE 2026, NA CIDADE DE SOUSA-PB.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/195/mocao_de_pesar__no._002-2026..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ SOARES DA SILVA, OCORRIDO NO DIA 25 DE FEVEREIRO DE 2026, NO SÍTIO MATA FRESCA, ZONA RURAL DE SANTA CRUZ-PB.</t>
   </si>
   <si>
+    <t>233</t>
+  </si>
+  <si>
+    <t>MOÇÃO DE PESAR PELO FALECIMENTO DO MÉDICO PSIQUIATRA DR. ANAXIMANDRO ANTÔNIO SARMENTO, OCORRIDO NESTE DIA 21 DE ABRIL DE 2026, NA CIDADE DE ALEXANDRIA-RN.</t>
+  </si>
+  <si>
     <t>183</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SLEG</t>
   </si>
   <si>
-    <t>http://sapl.santacruz.pb.leg.br/media/</t>
-[...1 lines deleted...]
-  <si>
     <t>ATA DA PRIMEIRA (1ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 12 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>ATA DA QUARTA (4ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 05 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>196</t>
+  </si>
+  <si>
+    <t>ATA DA SEXTA (6ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 19 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>211</t>
+  </si>
+  <si>
+    <t>ATA DA SÉTIMA (7ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 26 DE MARÇO DE 2026.</t>
+  </si>
+  <si>
+    <t>212</t>
+  </si>
+  <si>
+    <t>ATA DA OITAVA (8ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 09 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>234</t>
+  </si>
+  <si>
+    <t>ATA DA NONA (9ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 16 DE ABRIL DE 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -702,69 +1113,69 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/172/requerimento_no._001-2026..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/173/requerimento_no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/174/requerimento_no._003-2026..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/175/requerimento_no._004-2026..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/176/requerimento_no._005-2026..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/177/requerimento_no._006-2026..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/178/requerimento_no._007-2026..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/179/requerimento_no._008-2026..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/180/requerimento_no._009-2026..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/181/requerimento_no._010-2026..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/182/requerimento_no._011-2026..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/184/requerimento_no._012-2026..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/187/requerimento_no._013-2026..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/188/requerimento_no._014-2026..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/189/requerimento_no._015-2026..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_no._016-2026..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_no._017-2026..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_no._018-2026..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_no._001-2026._.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/193/projeto_de_lei_no._002-2026._.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/194/mocao_de_pesar__no._001-2026..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/195/mocao_de_pesar__no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/172/requerimento_no._001-2026..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/173/requerimento_no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/174/requerimento_no._003-2026..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/175/requerimento_no._004-2026..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/176/requerimento_no._005-2026..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/177/requerimento_no._006-2026..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/178/requerimento_no._007-2026..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/179/requerimento_no._008-2026..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/180/requerimento_no._009-2026..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/181/requerimento_no._010-2026..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/182/requerimento_no._011-2026..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/184/requerimento_no._012-2026..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/187/requerimento_no._013-2026..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/188/requerimento_no._014-2026..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/189/requerimento_no._015-2026..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_no._016-2026..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_no._017-2026..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_no._018-2026..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/197/requerimento_no._019-2026..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_no._020-2026..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_no._021-2026..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/200/requerimento_no._022-2026..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/201/requerimento_no._023-2026..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_no._024-2026..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_no._025-2026..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/204/requerimento_no._026-2026..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/205/requerimento_no._027-2026..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/206/requerimento_no._028-2026..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/207/requerimento_no._029-2026..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_no._030-2026..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_no._031-2026..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_no._032-2026..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_no._033-2026..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_no._034-2026..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_no._035-2026..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_no._036-2026..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_no._037-2026..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/218/requerimento_no._038-2026..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_no._001-2026._.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/193/projeto_de_lei_no._002-2026._.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_ordinario_no._003-2026.__.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_complementar_no._001-2026_alterado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_complementar_no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_complementar_no._003-2026..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_de_lei_complementar_no._004-2026..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_complementar_no._005-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/194/mocao_de_pesar__no._001-2026..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/195/mocao_de_pesar__no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H25"/>
+  <dimension ref="A1:H65"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="104.140625" bestFit="1" customWidth="1"/>
-    <col min="8" max="8" width="166.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
+    <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
@@ -1225,224 +1636,1301 @@
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>32</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>89</v>
       </c>
       <c r="H19" t="s">
         <v>90</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>91</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>92</v>
       </c>
       <c r="D20" t="s">
-        <v>92</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>93</v>
       </c>
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>94</v>
-      </c>
-[...4 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>95</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>96</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>41</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>97</v>
       </c>
-      <c r="B21" t="s">
-[...14 lines deleted...]
-      <c r="G21" s="1" t="s">
+      <c r="H21" t="s">
         <v>98</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>99</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>10</v>
+        <v>100</v>
       </c>
       <c r="D22" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
         <v>41</v>
       </c>
       <c r="G22" s="1" t="s">
+        <v>101</v>
+      </c>
+      <c r="H22" t="s">
         <v>102</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>103</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
         <v>104</v>
       </c>
-      <c r="B23" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D23" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>46</v>
+        <v>23</v>
       </c>
       <c r="G23" s="1" t="s">
         <v>105</v>
       </c>
       <c r="H23" t="s">
         <v>106</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
         <v>107</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>108</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
+        <v>12</v>
+      </c>
+      <c r="F24" t="s">
+        <v>23</v>
+      </c>
+      <c r="G24" s="1" t="s">
         <v>109</v>
       </c>
-      <c r="F24" t="s">
+      <c r="H24" t="s">
         <v>110</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
+        <v>111</v>
+      </c>
+      <c r="B25" t="s">
+        <v>9</v>
+      </c>
+      <c r="C25" t="s">
+        <v>112</v>
+      </c>
+      <c r="D25" t="s">
+        <v>11</v>
+      </c>
+      <c r="E25" t="s">
+        <v>12</v>
+      </c>
+      <c r="F25" t="s">
+        <v>23</v>
+      </c>
+      <c r="G25" s="1" t="s">
         <v>113</v>
-      </c>
-[...16 lines deleted...]
-        <v>111</v>
       </c>
       <c r="H25" t="s">
         <v>114</v>
+      </c>
+    </row>
+    <row r="26" spans="1:8">
+      <c r="A26" t="s">
+        <v>115</v>
+      </c>
+      <c r="B26" t="s">
+        <v>9</v>
+      </c>
+      <c r="C26" t="s">
+        <v>116</v>
+      </c>
+      <c r="D26" t="s">
+        <v>11</v>
+      </c>
+      <c r="E26" t="s">
+        <v>12</v>
+      </c>
+      <c r="F26" t="s">
+        <v>59</v>
+      </c>
+      <c r="G26" s="1" t="s">
+        <v>117</v>
+      </c>
+      <c r="H26" t="s">
+        <v>118</v>
+      </c>
+    </row>
+    <row r="27" spans="1:8">
+      <c r="A27" t="s">
+        <v>119</v>
+      </c>
+      <c r="B27" t="s">
+        <v>9</v>
+      </c>
+      <c r="C27" t="s">
+        <v>120</v>
+      </c>
+      <c r="D27" t="s">
+        <v>11</v>
+      </c>
+      <c r="E27" t="s">
+        <v>12</v>
+      </c>
+      <c r="F27" t="s">
+        <v>23</v>
+      </c>
+      <c r="G27" s="1" t="s">
+        <v>121</v>
+      </c>
+      <c r="H27" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="28" spans="1:8">
+      <c r="A28" t="s">
+        <v>123</v>
+      </c>
+      <c r="B28" t="s">
+        <v>9</v>
+      </c>
+      <c r="C28" t="s">
+        <v>124</v>
+      </c>
+      <c r="D28" t="s">
+        <v>11</v>
+      </c>
+      <c r="E28" t="s">
+        <v>12</v>
+      </c>
+      <c r="F28" t="s">
+        <v>23</v>
+      </c>
+      <c r="G28" s="1" t="s">
+        <v>125</v>
+      </c>
+      <c r="H28" t="s">
+        <v>126</v>
+      </c>
+    </row>
+    <row r="29" spans="1:8">
+      <c r="A29" t="s">
+        <v>127</v>
+      </c>
+      <c r="B29" t="s">
+        <v>9</v>
+      </c>
+      <c r="C29" t="s">
+        <v>128</v>
+      </c>
+      <c r="D29" t="s">
+        <v>11</v>
+      </c>
+      <c r="E29" t="s">
+        <v>12</v>
+      </c>
+      <c r="F29" t="s">
+        <v>23</v>
+      </c>
+      <c r="G29" s="1" t="s">
+        <v>129</v>
+      </c>
+      <c r="H29" t="s">
+        <v>130</v>
+      </c>
+    </row>
+    <row r="30" spans="1:8">
+      <c r="A30" t="s">
+        <v>131</v>
+      </c>
+      <c r="B30" t="s">
+        <v>9</v>
+      </c>
+      <c r="C30" t="s">
+        <v>132</v>
+      </c>
+      <c r="D30" t="s">
+        <v>11</v>
+      </c>
+      <c r="E30" t="s">
+        <v>12</v>
+      </c>
+      <c r="F30" t="s">
+        <v>41</v>
+      </c>
+      <c r="G30" s="1" t="s">
+        <v>133</v>
+      </c>
+      <c r="H30" t="s">
+        <v>134</v>
+      </c>
+    </row>
+    <row r="31" spans="1:8">
+      <c r="A31" t="s">
+        <v>135</v>
+      </c>
+      <c r="B31" t="s">
+        <v>9</v>
+      </c>
+      <c r="C31" t="s">
+        <v>136</v>
+      </c>
+      <c r="D31" t="s">
+        <v>11</v>
+      </c>
+      <c r="E31" t="s">
+        <v>12</v>
+      </c>
+      <c r="F31" t="s">
+        <v>41</v>
+      </c>
+      <c r="G31" s="1" t="s">
+        <v>137</v>
+      </c>
+      <c r="H31" t="s">
+        <v>138</v>
+      </c>
+    </row>
+    <row r="32" spans="1:8">
+      <c r="A32" t="s">
+        <v>139</v>
+      </c>
+      <c r="B32" t="s">
+        <v>9</v>
+      </c>
+      <c r="C32" t="s">
+        <v>140</v>
+      </c>
+      <c r="D32" t="s">
+        <v>11</v>
+      </c>
+      <c r="E32" t="s">
+        <v>12</v>
+      </c>
+      <c r="F32" t="s">
+        <v>68</v>
+      </c>
+      <c r="G32" s="1" t="s">
+        <v>141</v>
+      </c>
+      <c r="H32" t="s">
+        <v>142</v>
+      </c>
+    </row>
+    <row r="33" spans="1:8">
+      <c r="A33" t="s">
+        <v>143</v>
+      </c>
+      <c r="B33" t="s">
+        <v>9</v>
+      </c>
+      <c r="C33" t="s">
+        <v>144</v>
+      </c>
+      <c r="D33" t="s">
+        <v>11</v>
+      </c>
+      <c r="E33" t="s">
+        <v>12</v>
+      </c>
+      <c r="F33" t="s">
+        <v>68</v>
+      </c>
+      <c r="G33" s="1" t="s">
+        <v>145</v>
+      </c>
+      <c r="H33" t="s">
+        <v>146</v>
+      </c>
+    </row>
+    <row r="34" spans="1:8">
+      <c r="A34" t="s">
+        <v>147</v>
+      </c>
+      <c r="B34" t="s">
+        <v>9</v>
+      </c>
+      <c r="C34" t="s">
+        <v>148</v>
+      </c>
+      <c r="D34" t="s">
+        <v>11</v>
+      </c>
+      <c r="E34" t="s">
+        <v>12</v>
+      </c>
+      <c r="F34" t="s">
+        <v>59</v>
+      </c>
+      <c r="G34" s="1" t="s">
+        <v>149</v>
+      </c>
+      <c r="H34" t="s">
+        <v>150</v>
+      </c>
+    </row>
+    <row r="35" spans="1:8">
+      <c r="A35" t="s">
+        <v>151</v>
+      </c>
+      <c r="B35" t="s">
+        <v>9</v>
+      </c>
+      <c r="C35" t="s">
+        <v>152</v>
+      </c>
+      <c r="D35" t="s">
+        <v>11</v>
+      </c>
+      <c r="E35" t="s">
+        <v>12</v>
+      </c>
+      <c r="F35" t="s">
+        <v>41</v>
+      </c>
+      <c r="G35" s="1" t="s">
+        <v>153</v>
+      </c>
+      <c r="H35" t="s">
+        <v>154</v>
+      </c>
+    </row>
+    <row r="36" spans="1:8">
+      <c r="A36" t="s">
+        <v>155</v>
+      </c>
+      <c r="B36" t="s">
+        <v>9</v>
+      </c>
+      <c r="C36" t="s">
+        <v>156</v>
+      </c>
+      <c r="D36" t="s">
+        <v>11</v>
+      </c>
+      <c r="E36" t="s">
+        <v>12</v>
+      </c>
+      <c r="F36" t="s">
+        <v>23</v>
+      </c>
+      <c r="G36" s="1" t="s">
+        <v>157</v>
+      </c>
+      <c r="H36" t="s">
+        <v>158</v>
+      </c>
+    </row>
+    <row r="37" spans="1:8">
+      <c r="A37" t="s">
+        <v>159</v>
+      </c>
+      <c r="B37" t="s">
+        <v>9</v>
+      </c>
+      <c r="C37" t="s">
+        <v>160</v>
+      </c>
+      <c r="D37" t="s">
+        <v>11</v>
+      </c>
+      <c r="E37" t="s">
+        <v>12</v>
+      </c>
+      <c r="F37" t="s">
+        <v>18</v>
+      </c>
+      <c r="G37" s="1" t="s">
+        <v>161</v>
+      </c>
+      <c r="H37" t="s">
+        <v>162</v>
+      </c>
+    </row>
+    <row r="38" spans="1:8">
+      <c r="A38" t="s">
+        <v>163</v>
+      </c>
+      <c r="B38" t="s">
+        <v>9</v>
+      </c>
+      <c r="C38" t="s">
+        <v>164</v>
+      </c>
+      <c r="D38" t="s">
+        <v>11</v>
+      </c>
+      <c r="E38" t="s">
+        <v>12</v>
+      </c>
+      <c r="F38" t="s">
+        <v>32</v>
+      </c>
+      <c r="G38" s="1" t="s">
+        <v>165</v>
+      </c>
+      <c r="H38" t="s">
+        <v>166</v>
+      </c>
+    </row>
+    <row r="39" spans="1:8">
+      <c r="A39" t="s">
+        <v>167</v>
+      </c>
+      <c r="B39" t="s">
+        <v>9</v>
+      </c>
+      <c r="C39" t="s">
+        <v>168</v>
+      </c>
+      <c r="D39" t="s">
+        <v>11</v>
+      </c>
+      <c r="E39" t="s">
+        <v>12</v>
+      </c>
+      <c r="F39" t="s">
+        <v>32</v>
+      </c>
+      <c r="G39" s="1" t="s">
+        <v>169</v>
+      </c>
+      <c r="H39" t="s">
+        <v>170</v>
+      </c>
+    </row>
+    <row r="40" spans="1:8">
+      <c r="A40" t="s">
+        <v>171</v>
+      </c>
+      <c r="B40" t="s">
+        <v>9</v>
+      </c>
+      <c r="C40" t="s">
+        <v>172</v>
+      </c>
+      <c r="D40" t="s">
+        <v>11</v>
+      </c>
+      <c r="E40" t="s">
+        <v>12</v>
+      </c>
+      <c r="F40" t="s">
+        <v>68</v>
+      </c>
+      <c r="G40" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H40" t="s">
+        <v>174</v>
+      </c>
+    </row>
+    <row r="41" spans="1:8">
+      <c r="A41" t="s">
+        <v>175</v>
+      </c>
+      <c r="B41" t="s">
+        <v>9</v>
+      </c>
+      <c r="C41" t="s">
+        <v>176</v>
+      </c>
+      <c r="D41" t="s">
+        <v>11</v>
+      </c>
+      <c r="E41" t="s">
+        <v>12</v>
+      </c>
+      <c r="F41" t="s">
+        <v>68</v>
+      </c>
+      <c r="G41" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H41" t="s">
+        <v>177</v>
+      </c>
+    </row>
+    <row r="42" spans="1:8">
+      <c r="A42" t="s">
+        <v>178</v>
+      </c>
+      <c r="B42" t="s">
+        <v>9</v>
+      </c>
+      <c r="C42" t="s">
+        <v>179</v>
+      </c>
+      <c r="D42" t="s">
+        <v>11</v>
+      </c>
+      <c r="E42" t="s">
+        <v>12</v>
+      </c>
+      <c r="F42" t="s">
+        <v>13</v>
+      </c>
+      <c r="G42" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H42" t="s">
+        <v>180</v>
+      </c>
+    </row>
+    <row r="43" spans="1:8">
+      <c r="A43" t="s">
+        <v>181</v>
+      </c>
+      <c r="B43" t="s">
+        <v>9</v>
+      </c>
+      <c r="C43" t="s">
+        <v>182</v>
+      </c>
+      <c r="D43" t="s">
+        <v>11</v>
+      </c>
+      <c r="E43" t="s">
+        <v>12</v>
+      </c>
+      <c r="F43" t="s">
+        <v>41</v>
+      </c>
+      <c r="G43" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H43" t="s">
+        <v>183</v>
+      </c>
+    </row>
+    <row r="44" spans="1:8">
+      <c r="A44" t="s">
+        <v>184</v>
+      </c>
+      <c r="B44" t="s">
+        <v>9</v>
+      </c>
+      <c r="C44" t="s">
+        <v>185</v>
+      </c>
+      <c r="D44" t="s">
+        <v>11</v>
+      </c>
+      <c r="E44" t="s">
+        <v>12</v>
+      </c>
+      <c r="F44" t="s">
+        <v>18</v>
+      </c>
+      <c r="G44" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H44" t="s">
+        <v>186</v>
+      </c>
+    </row>
+    <row r="45" spans="1:8">
+      <c r="A45" t="s">
+        <v>187</v>
+      </c>
+      <c r="B45" t="s">
+        <v>9</v>
+      </c>
+      <c r="C45" t="s">
+        <v>188</v>
+      </c>
+      <c r="D45" t="s">
+        <v>11</v>
+      </c>
+      <c r="E45" t="s">
+        <v>12</v>
+      </c>
+      <c r="F45" t="s">
+        <v>59</v>
+      </c>
+      <c r="G45" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H45" t="s">
+        <v>189</v>
+      </c>
+    </row>
+    <row r="46" spans="1:8">
+      <c r="A46" t="s">
+        <v>190</v>
+      </c>
+      <c r="B46" t="s">
+        <v>9</v>
+      </c>
+      <c r="C46" t="s">
+        <v>191</v>
+      </c>
+      <c r="D46" t="s">
+        <v>11</v>
+      </c>
+      <c r="E46" t="s">
+        <v>12</v>
+      </c>
+      <c r="F46" t="s">
+        <v>13</v>
+      </c>
+      <c r="G46" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H46" t="s">
+        <v>192</v>
+      </c>
+    </row>
+    <row r="47" spans="1:8">
+      <c r="A47" t="s">
+        <v>193</v>
+      </c>
+      <c r="B47" t="s">
+        <v>9</v>
+      </c>
+      <c r="C47" t="s">
+        <v>194</v>
+      </c>
+      <c r="D47" t="s">
+        <v>11</v>
+      </c>
+      <c r="E47" t="s">
+        <v>12</v>
+      </c>
+      <c r="F47" t="s">
+        <v>23</v>
+      </c>
+      <c r="G47" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H47" t="s">
+        <v>195</v>
+      </c>
+    </row>
+    <row r="48" spans="1:8">
+      <c r="A48" t="s">
+        <v>196</v>
+      </c>
+      <c r="B48" t="s">
+        <v>9</v>
+      </c>
+      <c r="C48" t="s">
+        <v>197</v>
+      </c>
+      <c r="D48" t="s">
+        <v>11</v>
+      </c>
+      <c r="E48" t="s">
+        <v>12</v>
+      </c>
+      <c r="F48" t="s">
+        <v>32</v>
+      </c>
+      <c r="G48" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H48" t="s">
+        <v>198</v>
+      </c>
+    </row>
+    <row r="49" spans="1:8">
+      <c r="A49" t="s">
+        <v>199</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>10</v>
+      </c>
+      <c r="D49" t="s">
+        <v>200</v>
+      </c>
+      <c r="E49" t="s">
+        <v>201</v>
+      </c>
+      <c r="F49" t="s">
+        <v>202</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>203</v>
+      </c>
+      <c r="H49" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>205</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>17</v>
+      </c>
+      <c r="D50" t="s">
+        <v>200</v>
+      </c>
+      <c r="E50" t="s">
+        <v>201</v>
+      </c>
+      <c r="F50" t="s">
+        <v>202</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>206</v>
+      </c>
+      <c r="H50" t="s">
+        <v>204</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>207</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>22</v>
+      </c>
+      <c r="D51" t="s">
+        <v>200</v>
+      </c>
+      <c r="E51" t="s">
+        <v>201</v>
+      </c>
+      <c r="F51" t="s">
+        <v>202</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>208</v>
+      </c>
+      <c r="H51" t="s">
+        <v>209</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>210</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>10</v>
+      </c>
+      <c r="D52" t="s">
+        <v>211</v>
+      </c>
+      <c r="E52" t="s">
+        <v>212</v>
+      </c>
+      <c r="F52" t="s">
+        <v>202</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>213</v>
+      </c>
+      <c r="H52" t="s">
+        <v>214</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>215</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>17</v>
+      </c>
+      <c r="D53" t="s">
+        <v>211</v>
+      </c>
+      <c r="E53" t="s">
+        <v>212</v>
+      </c>
+      <c r="F53" t="s">
+        <v>202</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>216</v>
+      </c>
+      <c r="H53" t="s">
+        <v>217</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>218</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>22</v>
+      </c>
+      <c r="D54" t="s">
+        <v>211</v>
+      </c>
+      <c r="E54" t="s">
+        <v>212</v>
+      </c>
+      <c r="F54" t="s">
+        <v>202</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>219</v>
+      </c>
+      <c r="H54" t="s">
+        <v>220</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>221</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>27</v>
+      </c>
+      <c r="D55" t="s">
+        <v>211</v>
+      </c>
+      <c r="E55" t="s">
+        <v>212</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>222</v>
+      </c>
+      <c r="H55" t="s">
+        <v>223</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>224</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
+        <v>31</v>
+      </c>
+      <c r="D56" t="s">
+        <v>211</v>
+      </c>
+      <c r="E56" t="s">
+        <v>212</v>
+      </c>
+      <c r="F56" t="s">
+        <v>202</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>225</v>
+      </c>
+      <c r="H56" t="s">
+        <v>226</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>227</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>10</v>
+      </c>
+      <c r="D57" t="s">
+        <v>228</v>
+      </c>
+      <c r="E57" t="s">
+        <v>229</v>
+      </c>
+      <c r="F57" t="s">
+        <v>41</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>230</v>
+      </c>
+      <c r="H57" t="s">
+        <v>231</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>232</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>17</v>
+      </c>
+      <c r="D58" t="s">
+        <v>228</v>
+      </c>
+      <c r="E58" t="s">
+        <v>229</v>
+      </c>
+      <c r="F58" t="s">
+        <v>46</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>233</v>
+      </c>
+      <c r="H58" t="s">
+        <v>234</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>235</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>22</v>
+      </c>
+      <c r="D59" t="s">
+        <v>228</v>
+      </c>
+      <c r="E59" t="s">
+        <v>229</v>
+      </c>
+      <c r="F59" t="s">
+        <v>68</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H59" t="s">
+        <v>236</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>237</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>10</v>
+      </c>
+      <c r="D60" t="s">
+        <v>238</v>
+      </c>
+      <c r="E60" t="s">
+        <v>239</v>
+      </c>
+      <c r="F60" t="s">
+        <v>240</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H60" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>242</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>27</v>
+      </c>
+      <c r="D61" t="s">
+        <v>238</v>
+      </c>
+      <c r="E61" t="s">
+        <v>239</v>
+      </c>
+      <c r="F61" t="s">
+        <v>240</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H61" t="s">
+        <v>243</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>244</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>36</v>
+      </c>
+      <c r="D62" t="s">
+        <v>238</v>
+      </c>
+      <c r="E62" t="s">
+        <v>239</v>
+      </c>
+      <c r="F62" t="s">
+        <v>240</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H62" t="s">
+        <v>245</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>246</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>40</v>
+      </c>
+      <c r="D63" t="s">
+        <v>238</v>
+      </c>
+      <c r="E63" t="s">
+        <v>239</v>
+      </c>
+      <c r="F63" t="s">
+        <v>240</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H63" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>248</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>45</v>
+      </c>
+      <c r="D64" t="s">
+        <v>238</v>
+      </c>
+      <c r="E64" t="s">
+        <v>239</v>
+      </c>
+      <c r="F64" t="s">
+        <v>240</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H64" t="s">
+        <v>249</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>250</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>50</v>
+      </c>
+      <c r="D65" t="s">
+        <v>238</v>
+      </c>
+      <c r="E65" t="s">
+        <v>239</v>
+      </c>
+      <c r="F65" t="s">
+        <v>240</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H65" t="s">
+        <v>251</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
     <hyperlink ref="G23" r:id="rId22"/>
     <hyperlink ref="G24" r:id="rId23"/>
     <hyperlink ref="G25" r:id="rId24"/>
+    <hyperlink ref="G26" r:id="rId25"/>
+    <hyperlink ref="G27" r:id="rId26"/>
+    <hyperlink ref="G28" r:id="rId27"/>
+    <hyperlink ref="G29" r:id="rId28"/>
+    <hyperlink ref="G30" r:id="rId29"/>
+    <hyperlink ref="G31" r:id="rId30"/>
+    <hyperlink ref="G32" r:id="rId31"/>
+    <hyperlink ref="G33" r:id="rId32"/>
+    <hyperlink ref="G34" r:id="rId33"/>
+    <hyperlink ref="G35" r:id="rId34"/>
+    <hyperlink ref="G36" r:id="rId35"/>
+    <hyperlink ref="G37" r:id="rId36"/>
+    <hyperlink ref="G38" r:id="rId37"/>
+    <hyperlink ref="G39" r:id="rId38"/>
+    <hyperlink ref="G40" r:id="rId39"/>
+    <hyperlink ref="G41" r:id="rId40"/>
+    <hyperlink ref="G42" r:id="rId41"/>
+    <hyperlink ref="G43" r:id="rId42"/>
+    <hyperlink ref="G44" r:id="rId43"/>
+    <hyperlink ref="G45" r:id="rId44"/>
+    <hyperlink ref="G46" r:id="rId45"/>
+    <hyperlink ref="G47" r:id="rId46"/>
+    <hyperlink ref="G48" r:id="rId47"/>
+    <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>