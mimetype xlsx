--- v1 (2026-05-14)
+++ v2 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="519" uniqueCount="252">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="639" uniqueCount="294">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -609,83 +609,185 @@
   <si>
     <t>45</t>
   </si>
   <si>
     <t>REQUER SERVIÇOS DE LIMPEZA E PIÇARRAMENTO DA RUA JOSÉ COSTA SOBRINHO, NESTA CIDADE.</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
     <t>REQUER PAVIMENTAÇÃO EM PARALELEPÍPEDOS DAS RUAS DO CONJUNTO HABITACIONAL MARIA DAS NEVES, NESTA CIDADE.</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>REQUER REDE DE ILUMINAÇÃO PÚBLICA EM TODO O PERÍMETRO URBANO DA RODOVIA PB-389 DESTA CIDADE.</t>
   </si>
   <si>
+    <t>238</t>
+  </si>
+  <si>
+    <t>48</t>
+  </si>
+  <si>
+    <t>REQUER NOTIFICAÇÃO DAS EMPRESAS PARA ATUALIZAÇÃO DOS COMPROVANTES DAS RESIDÊNCIAS DESTA CIDADE E DOS DISTRITOS DE SÃO PEDRO E CASINHA DO HOMEM.</t>
+  </si>
+  <si>
+    <t>239</t>
+  </si>
+  <si>
+    <t>49</t>
+  </si>
+  <si>
+    <t>REQUER REFORMAS DAS PASSAGENS MOLHADAS DOS SÍTIOS: PINTOS, PANATÍ, GENIPAPEIRO E QUIXABA.</t>
+  </si>
+  <si>
+    <t>240</t>
+  </si>
+  <si>
+    <t>50</t>
+  </si>
+  <si>
+    <t>REQUER SERVIÇOS DE MANUTENÇÃO DA RODOVIA PB-359, COM O ROÇO DOS MATOS EM SUAS MARGENS.</t>
+  </si>
+  <si>
+    <t>241</t>
+  </si>
+  <si>
+    <t>51</t>
+  </si>
+  <si>
+    <t>REQUER INSTALAÇÃO DE EQUIPAMENTOS DE ACADEMIA EXCLUSIVOS PARA OS IDOSOS, PARA A PRÁTICA DE EXERCÍCIOS FÍSICOS NA PRAÇA FAUSTO ANTUNES DE OLIVEIRA.</t>
+  </si>
+  <si>
+    <t>242</t>
+  </si>
+  <si>
+    <t>52</t>
+  </si>
+  <si>
+    <t>REQUER ADUTORA DO AÇUDE PARAISO PARA O DISTRITO DE CASINHA DO HOMEM.</t>
+  </si>
+  <si>
+    <t>243</t>
+  </si>
+  <si>
+    <t>53</t>
+  </si>
+  <si>
+    <t>REQUER SERVIÇOS DE PODA DAS ÁRVORES E LIMPEZA DOS MATOS NA RUA JOSÉ ARAÚJO DE SOUSA.</t>
+  </si>
+  <si>
+    <t>244</t>
+  </si>
+  <si>
+    <t>54</t>
+  </si>
+  <si>
+    <t>REQUER SERVIÇO DE PIÇARRAMENTO E LIMPEZA DE UMA RUA PROJETADA NO DISTRITO DE CASINHA DO HOMEM.</t>
+  </si>
+  <si>
+    <t>245</t>
+  </si>
+  <si>
+    <t>55</t>
+  </si>
+  <si>
+    <t>PEDRÃO</t>
+  </si>
+  <si>
+    <t>REQUER CONSTRUÇÃO DE UMA PRAÇA PÚBLICA NO DISTRITO DE SÃO PEDRO E SUA DENOMINAÇÃO DE RAIMUNDA PEREIRA DE ARAÚJO.</t>
+  </si>
+  <si>
+    <t>246</t>
+  </si>
+  <si>
+    <t>56</t>
+  </si>
+  <si>
+    <t>REQUER SINALIZAÇÃO HORIZONTAL (FAIXAS DE PEDESTRES) E VERTICAL (PLACAS DE ALERTA) AO LONGO DA RODOVIA PB-359, NOS PONTOS CRÍTICOS DE TRAVESSIA DE PEDESTRES NO MUNICÍPIO DE SANTA CRUZ.</t>
+  </si>
+  <si>
+    <t>247</t>
+  </si>
+  <si>
+    <t>57</t>
+  </si>
+  <si>
+    <t>REQUER RETIRADA DE UM ATERRO DA ANTIGA LINHA FÉRREA PARA QUE SEJA FEITO O PROLONGAMENTO DA ESTRADA QUE LIGA A RODOVIA PB-359 AO SÍTIO SANTANA DE BAIXO.</t>
+  </si>
+  <si>
     <t>185</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinário do Executivo</t>
   </si>
   <si>
     <t>Prefeito</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_no._001-2026._.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO MUNICIPAL A ABRIR CRÉDITO ESPECIAL PARA FINS QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/193/projeto_de_lei_no._002-2026._.pdf</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_ordinario_no._003-2026.__.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO DE AMORTIZAÇÃO DO DÉFICIT ATUARIAL DO INSTITUTO DE PREVIDÊNCIA DOS SERVIDORES DE SANTA CRUZ - IPESC E DAS OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
+    <t>248</t>
+  </si>
+  <si>
+    <t>Projeto de Lei Ordinário do Legislativo</t>
+  </si>
+  <si>
+    <t>CRIA O PROGRAMA LIÇÕES DE PRIMEIROS SOCORROS NA REDE MUNICIPAL DE ENSINO DO MUNICÍPIO DE SANTA CRUZ/PB E DÁ OUTRAS PROVIDÊNCIAS.</t>
+  </si>
+  <si>
     <t>236</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>Projeto de Lei Complementar</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_complementar_no._001-2026_alterado.pdf</t>
   </si>
   <si>
     <t>ALTERA AS TABELAS DE VENCIMENTOS DA LEI COMPLEMENTAR N°. 003/2011, QUE INSTITUI O PLANO DE CARGOS, CARREIRAS E REMUNERAÇÃO E LEI COMPLEMENTAR N°. 077/2025, NO MUNICÍPIO DE SANTA CRUZ E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_complementar_no._002-2026..pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO EM ARTIGO E TABELAS DE VENCIMENTOS DA LEI COMPLEMENTAR N°. 002/2011 E LEI COMPLEMENTAR N°. 078/2025, DEFINE O PISO SALARIAL DO MAGISTÉRIO MUNICIPAL, E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>221</t>
@@ -723,93 +825,117 @@
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/194/mocao_de_pesar__no._001-2026..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO EX-JOGADOR DE FUTEBOL JUCEILDO NEVES DE BARROS, OCORRIDO NESTE DIA 25 DE FEVEREIRO DE 2026, NA CIDADE DE SOUSA-PB.</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
     <t>http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/195/mocao_de_pesar__no._002-2026..pdf</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO SENHOR JOSÉ SOARES DA SILVA, OCORRIDO NO DIA 25 DE FEVEREIRO DE 2026, NO SÍTIO MATA FRESCA, ZONA RURAL DE SANTA CRUZ-PB.</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
     <t>MOÇÃO DE PESAR PELO FALECIMENTO DO MÉDICO PSIQUIATRA DR. ANAXIMANDRO ANTÔNIO SARMENTO, OCORRIDO NESTE DIA 21 DE ABRIL DE 2026, NA CIDADE DE ALEXANDRIA-RN.</t>
   </si>
   <si>
+    <t>249</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE SANTA CRUZ-PB: MANIFESTA O SEU PROFUNDO PESAR PELO FALECIMENTO DA SENHORA ESTERLINA PEREIRA DE ANDRADE, OCORRIDO NO DIA 21 DE ABRIL DO CORRENTE ANO, AOS 86 ANOS DE IDADE, NA CIDADE DE SOUSA-PB.</t>
+  </si>
+  <si>
+    <t>250</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE SANTA CRUZ-PB: MANIFESTA O SEU PROFUNDO PESAR PELO FALECIMENTO DA SENHORA MARIA DE FÁTIMA DA SILVA, OCORRIDO NO DIA 02 DE MAIO DO CORRENTE ANO, AOS 70 ANOS DE IDADE, NA CIDADE DE SOUSA-PB.</t>
+  </si>
+  <si>
+    <t>251</t>
+  </si>
+  <si>
+    <t>A CÂMARA MUNICIPAL DE SANTA CRUZ-PB: MANIFESTA O SEU PROFUNDO PESAR PELO FALECIMENTO DO SENHOR FRANCISCO CASIMIRO DE ANDRADE, OCORRIDO NESTE DIA 06 DE MAIO DE 2026, AOS 67 ANOS DE IDADE, NA CIDADE DE SOUSA-PB.</t>
+  </si>
+  <si>
     <t>183</t>
   </si>
   <si>
     <t>ATA</t>
   </si>
   <si>
     <t>ATA DA SESSÃO ORDINÁRIA</t>
   </si>
   <si>
     <t>Secretaria Legislativa - SLEG</t>
   </si>
   <si>
     <t>ATA DA PRIMEIRA (1ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 12 DE FEVEREIRO DE 2026.</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
     <t>ATA DA QUARTA (4ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 05 DE MARÇO DE 2026.</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
     <t>ATA DA SEXTA (6ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 19 DE MARÇO DE 2026.</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
     <t>ATA DA SÉTIMA (7ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 26 DE MARÇO DE 2026.</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
     <t>ATA DA OITAVA (8ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 09 DE ABRIL DE 2026.</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
     <t>ATA DA NONA (9ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 16 DE ABRIL DE 2026.</t>
+  </si>
+  <si>
+    <t>237</t>
+  </si>
+  <si>
+    <t>ATA DA DÉCIMA PRIMEIRA (11ª) SESSÃO ORDINÁRIA DA SEGUNDA (2ª) SESSÃO LEGISLATIVA DA 16ª LEGISLATURA DA CÂMARA MUNICIPAL DE SANTA CRUZ-PB, REALIZADA EM 30 DE ABRIL DE 2026.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1113,66 +1239,66 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/172/requerimento_no._001-2026..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/173/requerimento_no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/174/requerimento_no._003-2026..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/175/requerimento_no._004-2026..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/176/requerimento_no._005-2026..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/177/requerimento_no._006-2026..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/178/requerimento_no._007-2026..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/179/requerimento_no._008-2026..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/180/requerimento_no._009-2026..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/181/requerimento_no._010-2026..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/182/requerimento_no._011-2026..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/184/requerimento_no._012-2026..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/187/requerimento_no._013-2026..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/188/requerimento_no._014-2026..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/189/requerimento_no._015-2026..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_no._016-2026..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_no._017-2026..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_no._018-2026..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/197/requerimento_no._019-2026..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_no._020-2026..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_no._021-2026..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/200/requerimento_no._022-2026..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/201/requerimento_no._023-2026..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_no._024-2026..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_no._025-2026..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/204/requerimento_no._026-2026..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/205/requerimento_no._027-2026..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/206/requerimento_no._028-2026..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/207/requerimento_no._029-2026..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_no._030-2026..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_no._031-2026..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_no._032-2026..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_no._033-2026..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_no._034-2026..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_no._035-2026..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_no._036-2026..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_no._037-2026..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/218/requerimento_no._038-2026..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_no._001-2026._.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/193/projeto_de_lei_no._002-2026._.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_ordinario_no._003-2026.__.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_complementar_no._001-2026_alterado.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_complementar_no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_complementar_no._003-2026..pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_de_lei_complementar_no._004-2026..pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_complementar_no._005-2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/194/mocao_de_pesar__no._001-2026..pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/195/mocao_de_pesar__no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/172/requerimento_no._001-2026..pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/173/requerimento_no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/174/requerimento_no._003-2026..pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/175/requerimento_no._004-2026..pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/176/requerimento_no._005-2026..pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/177/requerimento_no._006-2026..pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/178/requerimento_no._007-2026..pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/179/requerimento_no._008-2026..pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/180/requerimento_no._009-2026..pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/181/requerimento_no._010-2026..pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/182/requerimento_no._011-2026..pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/184/requerimento_no._012-2026..pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/187/requerimento_no._013-2026..pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/188/requerimento_no._014-2026..pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/189/requerimento_no._015-2026..pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/190/requerimento_no._016-2026..pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/191/requerimento_no._017-2026..pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/192/requerimento_no._018-2026..pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/197/requerimento_no._019-2026..pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/198/requerimento_no._020-2026..pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/199/requerimento_no._021-2026..pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/200/requerimento_no._022-2026..pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/201/requerimento_no._023-2026..pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/202/requerimento_no._024-2026..pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/203/requerimento_no._025-2026..pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/204/requerimento_no._026-2026..pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/205/requerimento_no._027-2026..pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/206/requerimento_no._028-2026..pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/207/requerimento_no._029-2026..pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/208/requerimento_no._030-2026..pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/209/requerimento_no._031-2026..pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/210/requerimento_no._032-2026..pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/213/requerimento_no._033-2026..pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/214/requerimento_no._034-2026..pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/215/requerimento_no._035-2026..pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/216/requerimento_no._036-2026..pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/217/requerimento_no._037-2026..pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/218/requerimento_no._038-2026..pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/185/projeto_de_lei_no._001-2026._.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/193/projeto_de_lei_no._002-2026._.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/223/projeto_de_lei_ordinario_no._003-2026.__.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/236/projeto_de_lei_complementar_no._001-2026_alterado.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/220/projeto_de_lei_complementar_no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/221/projeto_de_lei_complementar_no._003-2026..pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/222/projeto_de_lei_complementar_no._004-2026..pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/235/projeto_de_lei_complementar_no._005-2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/194/mocao_de_pesar__no._001-2026..pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/sapl/public/materialegislativa/2026/195/mocao_de_pesar__no._002-2026..pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.santacruz.pb.leg.br/media/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H65"/>
+  <dimension ref="A1:H80"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="34.85546875" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="25.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="123.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2390,479 +2516,869 @@
       </c>
       <c r="D48" t="s">
         <v>11</v>
       </c>
       <c r="E48" t="s">
         <v>12</v>
       </c>
       <c r="F48" t="s">
         <v>32</v>
       </c>
       <c r="G48" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H48" t="s">
         <v>198</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
         <v>199</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>10</v>
+        <v>200</v>
       </c>
       <c r="D49" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E49" t="s">
+        <v>12</v>
+      </c>
+      <c r="F49" t="s">
+        <v>13</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H49" t="s">
         <v>201</v>
-      </c>
-[...7 lines deleted...]
-        <v>204</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>205</v>
+        <v>202</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>17</v>
+        <v>203</v>
       </c>
       <c r="D50" t="s">
-        <v>200</v>
+        <v>11</v>
       </c>
       <c r="E50" t="s">
-        <v>201</v>
+        <v>12</v>
       </c>
       <c r="F50" t="s">
-        <v>202</v>
+        <v>59</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>206</v>
+        <v>173</v>
       </c>
       <c r="H50" t="s">
         <v>204</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>205</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>206</v>
+      </c>
+      <c r="D51" t="s">
+        <v>11</v>
+      </c>
+      <c r="E51" t="s">
+        <v>12</v>
+      </c>
+      <c r="F51" t="s">
+        <v>41</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H51" t="s">
         <v>207</v>
-      </c>
-[...19 lines deleted...]
-        <v>209</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
+        <v>208</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>209</v>
+      </c>
+      <c r="D52" t="s">
+        <v>11</v>
+      </c>
+      <c r="E52" t="s">
+        <v>12</v>
+      </c>
+      <c r="F52" t="s">
+        <v>23</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H52" t="s">
         <v>210</v>
-      </c>
-[...19 lines deleted...]
-        <v>214</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>215</v>
+        <v>211</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>17</v>
+        <v>212</v>
       </c>
       <c r="D53" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="E53" t="s">
-        <v>212</v>
+        <v>12</v>
       </c>
       <c r="F53" t="s">
-        <v>202</v>
+        <v>13</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>216</v>
+        <v>173</v>
       </c>
       <c r="H53" t="s">
-        <v>217</v>
+        <v>213</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>214</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>22</v>
+        <v>215</v>
       </c>
       <c r="D54" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="E54" t="s">
-        <v>212</v>
+        <v>12</v>
       </c>
       <c r="F54" t="s">
-        <v>202</v>
+        <v>46</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>219</v>
+        <v>173</v>
       </c>
       <c r="H54" t="s">
-        <v>220</v>
+        <v>216</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>221</v>
+        <v>217</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>27</v>
+        <v>218</v>
       </c>
       <c r="D55" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="E55" t="s">
-        <v>212</v>
+        <v>12</v>
+      </c>
+      <c r="F55" t="s">
+        <v>46</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>222</v>
+        <v>173</v>
       </c>
       <c r="H55" t="s">
-        <v>223</v>
+        <v>219</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>224</v>
+        <v>220</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>31</v>
+        <v>221</v>
       </c>
       <c r="D56" t="s">
-        <v>211</v>
+        <v>11</v>
       </c>
       <c r="E56" t="s">
-        <v>212</v>
+        <v>12</v>
       </c>
       <c r="F56" t="s">
-        <v>202</v>
+        <v>222</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>225</v>
+        <v>173</v>
       </c>
       <c r="H56" t="s">
-        <v>226</v>
+        <v>223</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>227</v>
+        <v>224</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>10</v>
+        <v>225</v>
       </c>
       <c r="D57" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E57" t="s">
-        <v>229</v>
+        <v>12</v>
       </c>
       <c r="F57" t="s">
-        <v>41</v>
+        <v>222</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>230</v>
+        <v>173</v>
       </c>
       <c r="H57" t="s">
-        <v>231</v>
+        <v>226</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>232</v>
+        <v>227</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>17</v>
+        <v>228</v>
       </c>
       <c r="D58" t="s">
-        <v>228</v>
+        <v>11</v>
       </c>
       <c r="E58" t="s">
+        <v>12</v>
+      </c>
+      <c r="F58" t="s">
+        <v>68</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H58" t="s">
         <v>229</v>
-      </c>
-[...7 lines deleted...]
-        <v>234</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
+        <v>230</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>10</v>
+      </c>
+      <c r="D59" t="s">
+        <v>231</v>
+      </c>
+      <c r="E59" t="s">
+        <v>232</v>
+      </c>
+      <c r="F59" t="s">
+        <v>233</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H59" t="s">
         <v>235</v>
-      </c>
-[...19 lines deleted...]
-        <v>236</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
+        <v>236</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>17</v>
+      </c>
+      <c r="D60" t="s">
+        <v>231</v>
+      </c>
+      <c r="E60" t="s">
+        <v>232</v>
+      </c>
+      <c r="F60" t="s">
+        <v>233</v>
+      </c>
+      <c r="G60" s="1" t="s">
         <v>237</v>
       </c>
-      <c r="B60" t="s">
-[...16 lines deleted...]
-      </c>
       <c r="H60" t="s">
-        <v>241</v>
+        <v>235</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>242</v>
+        <v>238</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>27</v>
+        <v>22</v>
       </c>
       <c r="D61" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="E61" t="s">
+        <v>232</v>
+      </c>
+      <c r="F61" t="s">
+        <v>233</v>
+      </c>
+      <c r="G61" s="1" t="s">
         <v>239</v>
       </c>
-      <c r="F61" t="s">
+      <c r="H61" t="s">
         <v>240</v>
-      </c>
-[...4 lines deleted...]
-        <v>243</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>244</v>
+        <v>241</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>36</v>
+        <v>10</v>
       </c>
       <c r="D62" t="s">
-        <v>238</v>
+        <v>231</v>
       </c>
       <c r="E62" t="s">
-        <v>239</v>
+        <v>242</v>
       </c>
       <c r="F62" t="s">
-        <v>240</v>
+        <v>32</v>
       </c>
       <c r="G62" s="1" t="s">
         <v>173</v>
       </c>
       <c r="H62" t="s">
-        <v>245</v>
+        <v>243</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
+        <v>244</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>10</v>
+      </c>
+      <c r="D63" t="s">
+        <v>245</v>
+      </c>
+      <c r="E63" t="s">
         <v>246</v>
       </c>
-      <c r="B63" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F63" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>173</v>
+        <v>247</v>
       </c>
       <c r="H63" t="s">
-        <v>247</v>
+        <v>248</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>248</v>
+        <v>249</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>45</v>
+        <v>17</v>
       </c>
       <c r="D64" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
       <c r="E64" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="F64" t="s">
-        <v>240</v>
+        <v>233</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>173</v>
+        <v>250</v>
       </c>
       <c r="H64" t="s">
-        <v>249</v>
+        <v>251</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>250</v>
+        <v>252</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
+        <v>22</v>
+      </c>
+      <c r="D65" t="s">
+        <v>245</v>
+      </c>
+      <c r="E65" t="s">
+        <v>246</v>
+      </c>
+      <c r="F65" t="s">
+        <v>233</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>253</v>
+      </c>
+      <c r="H65" t="s">
+        <v>254</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>255</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>27</v>
+      </c>
+      <c r="D66" t="s">
+        <v>245</v>
+      </c>
+      <c r="E66" t="s">
+        <v>246</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>256</v>
+      </c>
+      <c r="H66" t="s">
+        <v>257</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>258</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>31</v>
+      </c>
+      <c r="D67" t="s">
+        <v>245</v>
+      </c>
+      <c r="E67" t="s">
+        <v>246</v>
+      </c>
+      <c r="F67" t="s">
+        <v>233</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>259</v>
+      </c>
+      <c r="H67" t="s">
+        <v>260</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>261</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>10</v>
+      </c>
+      <c r="D68" t="s">
+        <v>262</v>
+      </c>
+      <c r="E68" t="s">
+        <v>263</v>
+      </c>
+      <c r="F68" t="s">
+        <v>41</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H68" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>266</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>17</v>
+      </c>
+      <c r="D69" t="s">
+        <v>262</v>
+      </c>
+      <c r="E69" t="s">
+        <v>263</v>
+      </c>
+      <c r="F69" t="s">
+        <v>46</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H69" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>269</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>22</v>
+      </c>
+      <c r="D70" t="s">
+        <v>262</v>
+      </c>
+      <c r="E70" t="s">
+        <v>263</v>
+      </c>
+      <c r="F70" t="s">
+        <v>68</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H70" t="s">
+        <v>270</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>271</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>27</v>
+      </c>
+      <c r="D71" t="s">
+        <v>262</v>
+      </c>
+      <c r="E71" t="s">
+        <v>263</v>
+      </c>
+      <c r="F71" t="s">
+        <v>41</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H71" t="s">
+        <v>272</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>273</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>31</v>
+      </c>
+      <c r="D72" t="s">
+        <v>262</v>
+      </c>
+      <c r="E72" t="s">
+        <v>263</v>
+      </c>
+      <c r="F72" t="s">
+        <v>41</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H72" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>275</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>36</v>
+      </c>
+      <c r="D73" t="s">
+        <v>262</v>
+      </c>
+      <c r="E73" t="s">
+        <v>263</v>
+      </c>
+      <c r="F73" t="s">
+        <v>222</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H73" t="s">
+        <v>276</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>277</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>10</v>
+      </c>
+      <c r="D74" t="s">
+        <v>278</v>
+      </c>
+      <c r="E74" t="s">
+        <v>279</v>
+      </c>
+      <c r="F74" t="s">
+        <v>280</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H74" t="s">
+        <v>281</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>282</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>27</v>
+      </c>
+      <c r="D75" t="s">
+        <v>278</v>
+      </c>
+      <c r="E75" t="s">
+        <v>279</v>
+      </c>
+      <c r="F75" t="s">
+        <v>280</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H75" t="s">
+        <v>283</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>284</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>36</v>
+      </c>
+      <c r="D76" t="s">
+        <v>278</v>
+      </c>
+      <c r="E76" t="s">
+        <v>279</v>
+      </c>
+      <c r="F76" t="s">
+        <v>280</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H76" t="s">
+        <v>285</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>286</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>40</v>
+      </c>
+      <c r="D77" t="s">
+        <v>278</v>
+      </c>
+      <c r="E77" t="s">
+        <v>279</v>
+      </c>
+      <c r="F77" t="s">
+        <v>280</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H77" t="s">
+        <v>287</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>288</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>45</v>
+      </c>
+      <c r="D78" t="s">
+        <v>278</v>
+      </c>
+      <c r="E78" t="s">
+        <v>279</v>
+      </c>
+      <c r="F78" t="s">
+        <v>280</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H78" t="s">
+        <v>289</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>290</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
         <v>50</v>
       </c>
-      <c r="D65" t="s">
-[...8 lines deleted...]
-      <c r="G65" s="1" t="s">
+      <c r="D79" t="s">
+        <v>278</v>
+      </c>
+      <c r="E79" t="s">
+        <v>279</v>
+      </c>
+      <c r="F79" t="s">
+        <v>280</v>
+      </c>
+      <c r="G79" s="1" t="s">
         <v>173</v>
       </c>
-      <c r="H65" t="s">
-        <v>251</v>
+      <c r="H79" t="s">
+        <v>291</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>292</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>58</v>
+      </c>
+      <c r="D80" t="s">
+        <v>278</v>
+      </c>
+      <c r="E80" t="s">
+        <v>279</v>
+      </c>
+      <c r="F80" t="s">
+        <v>280</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>173</v>
+      </c>
+      <c r="H80" t="s">
+        <v>293</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2887,50 +3403,65 @@
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
     <hyperlink ref="G50" r:id="rId49"/>
     <hyperlink ref="G51" r:id="rId50"/>
     <hyperlink ref="G52" r:id="rId51"/>
     <hyperlink ref="G53" r:id="rId52"/>
     <hyperlink ref="G54" r:id="rId53"/>
     <hyperlink ref="G55" r:id="rId54"/>
     <hyperlink ref="G56" r:id="rId55"/>
     <hyperlink ref="G57" r:id="rId56"/>
     <hyperlink ref="G58" r:id="rId57"/>
     <hyperlink ref="G59" r:id="rId58"/>
     <hyperlink ref="G60" r:id="rId59"/>
     <hyperlink ref="G61" r:id="rId60"/>
     <hyperlink ref="G62" r:id="rId61"/>
     <hyperlink ref="G63" r:id="rId62"/>
     <hyperlink ref="G64" r:id="rId63"/>
     <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>